--- v0 (2026-05-16)
+++ v1 (2026-07-12)
@@ -2,135 +2,139 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30023"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30117"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://govbm0.sharepoint.com/teams/IDTProcurement/Shared Documents/2026/RFQs/CISCO A-Flex Licenses/Playground/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://govbm0.sharepoint.com/teams/IDTProcurement/Shared Documents/2026/RFQs/CISCO A-Flex Licenses/Addenda/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="90" documentId="13_ncr:1_{76D081A6-2F41-4FFB-8CD9-37A792CA5636}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{876C9E56-17D9-421D-99D0-2FBC51C8ACD4}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{7AEA58CF-56B4-4EE8-96FD-1AC684D66F7F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="54495" yWindow="-5295" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28695" yWindow="-5295" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Pricing Form" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="G50" i="1" l="1"/>
+  <c r="G13" i="1" l="1"/>
+  <c r="G49" i="1"/>
+  <c r="G50" i="1"/>
   <c r="G51" i="1"/>
   <c r="G52" i="1"/>
   <c r="G53" i="1"/>
   <c r="G54" i="1"/>
   <c r="G55" i="1"/>
-  <c r="G13" i="1"/>
+  <c r="G56" i="1"/>
+  <c r="G57" i="1"/>
+  <c r="G58" i="1"/>
+  <c r="G59" i="1"/>
+  <c r="G14" i="1"/>
   <c r="G31" i="1"/>
   <c r="G32" i="1"/>
   <c r="G33" i="1"/>
   <c r="G34" i="1"/>
   <c r="G35" i="1"/>
   <c r="G36" i="1"/>
   <c r="G37" i="1"/>
   <c r="G38" i="1"/>
   <c r="G39" i="1"/>
   <c r="G40" i="1"/>
   <c r="G41" i="1"/>
   <c r="G42" i="1"/>
-  <c r="G43" i="1"/>
-  <c r="G49" i="1"/>
   <c r="G48" i="1"/>
+  <c r="G47" i="1"/>
+  <c r="G17" i="1"/>
   <c r="G16" i="1"/>
-  <c r="G15" i="1"/>
-  <c r="G17" i="1"/>
   <c r="G18" i="1"/>
   <c r="G19" i="1"/>
   <c r="G20" i="1"/>
   <c r="G21" i="1"/>
   <c r="G22" i="1"/>
   <c r="G23" i="1"/>
   <c r="G24" i="1"/>
   <c r="G25" i="1"/>
   <c r="G26" i="1"/>
   <c r="G27" i="1"/>
   <c r="G28" i="1"/>
   <c r="G29" i="1"/>
   <c r="G30" i="1"/>
+  <c r="G43" i="1"/>
   <c r="G44" i="1"/>
   <c r="G45" i="1"/>
   <c r="G46" i="1"/>
-  <c r="G47" i="1"/>
-[...1 lines deleted...]
-  <c r="H57" i="1" l="1"/>
+  <c r="G15" i="1"/>
+  <c r="H61" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="172" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="184" uniqueCount="136">
   <si>
     <t xml:space="preserve">Cisco A-Flex Licenses – Required  Pricing information </t>
   </si>
   <si>
     <t>Government of Bermuda, Information and Digital Technologies</t>
   </si>
   <si>
     <t xml:space="preserve">Respondents required to provide the following pricing information </t>
   </si>
   <si>
     <t>Solicitation/Reference No.</t>
   </si>
   <si>
     <t xml:space="preserve">BDA-CAB-IDT-UC-RFQ-2026-05 </t>
   </si>
   <si>
     <t>Vendor/Offeror Name</t>
   </si>
   <si>
     <t>Vendor Contact Email</t>
   </si>
   <si>
     <t>Quote Valid Through (date)</t>
   </si>
   <si>
@@ -181,243 +185,288 @@
   <si>
     <t>Line Total</t>
   </si>
   <si>
     <t>Delivery Method</t>
   </si>
   <si>
     <t>Lead Time (days)</t>
   </si>
   <si>
     <t>Warranty (months)</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>A-FLEX-3</t>
   </si>
   <si>
     <t>Collaboration Flex Plan 3.0</t>
   </si>
   <si>
     <t>A-ASSIST-TMA-MED</t>
   </si>
   <si>
-    <t xml:space="preserve">Enable Expressway Series Feature Set </t>
+    <t>Technical Monitoring Assist for Medium Events</t>
   </si>
   <si>
     <t>Cisco</t>
   </si>
   <si>
     <t>A-FLEX-NBR-STG</t>
   </si>
   <si>
+    <t>Webex Cloud Recording Storage Entitlement</t>
+  </si>
+  <si>
+    <t>A-AUD-EDGEAUD-USER</t>
+  </si>
+  <si>
+    <t>Webex Edge Audio (1)</t>
+  </si>
+  <si>
+    <t>SVS-FLEX-PUPM-ENH</t>
+  </si>
+  <si>
+    <t>Cisco Support Standard</t>
+  </si>
+  <si>
+    <t>A-ASSIST-CXL</t>
+  </si>
+  <si>
+    <t>Cancellation for Events Assist</t>
+  </si>
+  <si>
+    <t>A-FLEX-P-CA</t>
+  </si>
+  <si>
+    <t>Common Area Smart License (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-SPCHCON</t>
+  </si>
+  <si>
+    <t>SpeechConnect Smart License (1)</t>
+  </si>
+  <si>
+    <t>A-ASSIST-PP-SM</t>
+  </si>
+  <si>
+    <t>Premium Plus Assist for Small Events</t>
+  </si>
+  <si>
+    <t>A-ASSIST-ADD-LG</t>
+  </si>
+  <si>
+    <t>AddOn Support Assist for Large Events</t>
+  </si>
+  <si>
+    <t>A-FLEX-CUAC-A</t>
+  </si>
+  <si>
+    <t>Unified Attendant Console Advanced</t>
+  </si>
+  <si>
+    <t>A-FLEX-EAPL</t>
+  </si>
+  <si>
+    <t>EntW On-Premises Calling</t>
+  </si>
+  <si>
+    <t>A-ASSIST-ADD-SM</t>
+  </si>
+  <si>
+    <t>AddOn Assist Support for Small Events</t>
+  </si>
+  <si>
+    <t>A-FLEX-MSG-ENT</t>
+  </si>
+  <si>
+    <t>Messaging Entitlement</t>
+  </si>
+  <si>
+    <t>A-FLEX-P-ER</t>
+  </si>
+  <si>
+    <t>Emergency Responder Smart License (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-CCUCS-EA</t>
+  </si>
+  <si>
+    <t>Cloud Connected UC EA Standard ENT</t>
+  </si>
+  <si>
+    <t>A-FLEX-EAM</t>
+  </si>
+  <si>
+    <t>EA Meetings (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-SRST-E</t>
+  </si>
+  <si>
+    <t>SRST Endpoints (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-MSUITE-ENT</t>
+  </si>
+  <si>
     <t>Cloud Meetings Entitlement</t>
   </si>
   <si>
-    <t>A-AUD-EDGEAUD-USER</t>
-[...89 lines deleted...]
-    <t>A-FLEX-SRST-E</t>
+    <t>A-ASSIST-TMA-LG</t>
+  </si>
+  <si>
+    <t>Technical Monitoring Assist for Large Events</t>
+  </si>
+  <si>
+    <t>A-FLEX-CL-CA</t>
+  </si>
+  <si>
+    <t>Webex Calling Common Area Entitlement</t>
+  </si>
+  <si>
+    <t>A-ASSIST-PRM-SM</t>
+  </si>
+  <si>
+    <t>Premium Assist for Small Events</t>
+  </si>
+  <si>
+    <t>A-ASSIST-PRM-MED</t>
+  </si>
+  <si>
+    <t>Premium Assist for Medium Events</t>
+  </si>
+  <si>
+    <t>A-FLEX-P-UCXN</t>
+  </si>
+  <si>
+    <t>Unity Connection Smart License (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-FILESTG-ENT</t>
+  </si>
+  <si>
+    <t>File Storage Entitlement</t>
+  </si>
+  <si>
+    <t>A-ASSIST-PP-MED</t>
+  </si>
+  <si>
+    <t>Premium Plus Assist for Medium Events</t>
+  </si>
+  <si>
+    <t>A-FLEX-EXP-RMS-S</t>
+  </si>
+  <si>
+    <t>Expressway Rich Media Session included with Flex (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-C-DEV-ENT</t>
+  </si>
+  <si>
+    <t>Cloud Device Registration Entitlement</t>
+  </si>
+  <si>
+    <t>A-SW-EXPWY-15XU-K9</t>
+  </si>
+  <si>
+    <t>Expressway Version 15 Unrestricted Software</t>
+  </si>
+  <si>
+    <t>A-FLEX-PROPACK-ENT</t>
+  </si>
+  <si>
+    <t>Pro Pack for Cisco Control Hub Entitlement</t>
+  </si>
+  <si>
+    <t>A-FLEX-SME-S</t>
   </si>
   <si>
     <t>Session Manager</t>
   </si>
   <si>
-    <t>A-FLEX-MSUITE-ENT</t>
-[...73 lines deleted...]
-  <si>
     <t>A-ASSIST-ADD-MD</t>
   </si>
   <si>
+    <t>AddOn Support Assist for Medium Events</t>
+  </si>
+  <si>
     <t>A-FLEX-P-ACC</t>
   </si>
   <si>
+    <t>Access Smart License (1)</t>
+  </si>
+  <si>
     <t>A-ASSIST-STD-SM</t>
   </si>
   <si>
+    <t>Standard Event  Assist for Small Events</t>
+  </si>
+  <si>
     <t>A-FLEX-SW-15-XU-K9</t>
+  </si>
+  <si>
+    <t>On-Premises SW Bundle v15</t>
+  </si>
+  <si>
+    <t>A-ASSIST-TMA-SM</t>
+  </si>
+  <si>
+    <t>Technical Monitoring Assist for Small Events</t>
+  </si>
+  <si>
+    <t>A-AUD-TOLLDIALIN</t>
+  </si>
+  <si>
+    <t>Meetings Toll Dial-In Audio (1)</t>
+  </si>
+  <si>
+    <t>A-AUD-VOIP</t>
+  </si>
+  <si>
+    <t>Included VoIP (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-P-EA</t>
+  </si>
+  <si>
+    <t>On-Premises Smart License - EA (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-P-DEV</t>
+  </si>
+  <si>
+    <t>Telepresence Room Smart License (1)</t>
+  </si>
+  <si>
+    <t>A-ASSIST-PP-LG</t>
+  </si>
+  <si>
+    <t>Premium Plus Assist for Large Events</t>
   </si>
   <si>
     <t>A-FLEX-3-CC</t>
   </si>
   <si>
     <t>Flex 3.0 for Contact Center</t>
   </si>
   <si>
     <t>A-FLEX-CCX-P-C</t>
   </si>
   <si>
     <t>On-Premises UCCX Premium Concurrent Agent</t>
   </si>
   <si>
     <t>A-FLEX-CCX-P-AGT</t>
   </si>
   <si>
     <t>On-Premises UCCX Premium Agent License Smart Licensing</t>
   </si>
   <si>
     <t>A-FLEX-CCX-SVR</t>
   </si>
   <si>
     <t>On-Premises UCCX Standard &amp; Premium Server Smart Licensing</t>
   </si>
@@ -464,50 +513,62 @@
     <t>Delivery lead times and warranties are indicated for each line item</t>
   </si>
   <si>
     <t>Authorized Signature</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Date</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
@@ -563,121 +624,108 @@
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF333333"/>
       <name val="Helvetica Neue"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...10 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...2 lines deleted...]
-      <name val="Helvetica"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9E1F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor rgb="FF000000"/>
-[...4 lines deleted...]
-        <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
@@ -707,204 +755,185 @@
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...26 lines deleted...]
-    <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="52">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="19" fillId="4" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="19" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="164" fontId="22" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{1400CC2C-C1CB-463F-BC4C-7F2C1CCB255D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1146,187 +1175,187 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:L71"/>
+  <dimension ref="A1:L75"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C60" sqref="C60"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="13.42578125" customWidth="1"/>
-    <col min="2" max="2" width="40.7109375" customWidth="1"/>
+    <col min="1" max="1" width="8.140625" customWidth="1"/>
+    <col min="2" max="2" width="30.85546875" customWidth="1"/>
     <col min="3" max="3" width="58" customWidth="1"/>
     <col min="4" max="4" width="19.42578125" customWidth="1"/>
     <col min="6" max="6" width="37.140625" customWidth="1"/>
     <col min="7" max="7" width="20.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" customWidth="1"/>
     <col min="10" max="11" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="26.25">
-      <c r="A1" s="48" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="48"/>
+      <c r="A1" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
     </row>
     <row r="2" spans="1:12" ht="25.5">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
     </row>
     <row r="3" spans="1:12" ht="20.25">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
     </row>
-    <row r="4" spans="1:12" s="17" customFormat="1" ht="47.25" customHeight="1">
-      <c r="A4" s="15" t="s">
+    <row r="4" spans="1:12" s="15" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A4" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="21" t="s">
+      <c r="B4" s="19" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="21"/>
-[...11 lines deleted...]
-      <c r="A5" s="15" t="s">
+      <c r="C4" s="19"/>
+      <c r="D4" s="14"/>
+      <c r="E4" s="14"/>
+      <c r="F4" s="14"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="14"/>
+      <c r="I4" s="14"/>
+      <c r="J4" s="14"/>
+      <c r="K4" s="14"/>
+      <c r="L4" s="14"/>
+    </row>
+    <row r="5" spans="1:12" s="15" customFormat="1" ht="20.25">
+      <c r="A5" s="13" t="s">
         <v>5</v>
       </c>
-      <c r="B5" s="16"/>
-[...12 lines deleted...]
-      <c r="A6" s="15" t="s">
+      <c r="B5" s="14"/>
+      <c r="C5" s="14"/>
+      <c r="D5" s="14"/>
+      <c r="E5" s="14"/>
+      <c r="F5" s="14"/>
+      <c r="G5" s="14"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="14"/>
+      <c r="J5" s="14"/>
+      <c r="K5" s="14"/>
+      <c r="L5" s="14"/>
+    </row>
+    <row r="6" spans="1:12" s="15" customFormat="1" ht="20.25">
+      <c r="A6" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B6" s="16"/>
-[...2 lines deleted...]
-      <c r="E6" s="15" t="s">
+      <c r="B6" s="14"/>
+      <c r="C6" s="14"/>
+      <c r="D6" s="14"/>
+      <c r="E6" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="F6" s="16"/>
-[...8 lines deleted...]
-      <c r="A7" s="15" t="s">
+      <c r="F6" s="14"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="14"/>
+      <c r="J6" s="14"/>
+      <c r="K6" s="14"/>
+      <c r="L6" s="14"/>
+    </row>
+    <row r="7" spans="1:12" s="15" customFormat="1" ht="20.25">
+      <c r="A7" s="13" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="16" t="s">
+      <c r="B7" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="16"/>
-[...1 lines deleted...]
-      <c r="E7" s="15" t="s">
+      <c r="C7" s="14"/>
+      <c r="D7" s="14"/>
+      <c r="E7" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="F7" s="16"/>
-[...5 lines deleted...]
-      <c r="L7" s="16"/>
+      <c r="F7" s="14"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="14"/>
+      <c r="I7" s="14"/>
+      <c r="J7" s="14"/>
+      <c r="K7" s="14"/>
+      <c r="L7" s="14"/>
     </row>
     <row r="8" spans="1:12" ht="20.25">
       <c r="A8" s="2"/>
       <c r="B8" s="2"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="2"/>
       <c r="G8" s="2" t="s">
         <v>12</v>
       </c>
       <c r="H8" s="2"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="2"/>
     </row>
     <row r="9" spans="1:12" ht="20.25">
       <c r="A9" s="2"/>
       <c r="B9" s="2"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="2"/>
@@ -1352,1400 +1381,1551 @@
       </c>
       <c r="F10" s="2"/>
       <c r="G10" s="2"/>
       <c r="H10" s="2"/>
       <c r="I10" s="2"/>
       <c r="J10" s="2"/>
       <c r="K10" s="2"/>
       <c r="L10" s="2"/>
     </row>
     <row r="11" spans="1:12" ht="20.25">
       <c r="A11" s="2"/>
       <c r="B11" s="2"/>
       <c r="C11" s="2"/>
       <c r="D11" s="2"/>
       <c r="E11" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F11" s="2"/>
       <c r="G11" s="2"/>
       <c r="H11" s="2"/>
       <c r="I11" s="2"/>
       <c r="J11" s="2"/>
       <c r="K11" s="2"/>
       <c r="L11" s="2"/>
     </row>
-    <row r="12" spans="1:12" ht="45.75">
+    <row r="12" spans="1:12" ht="63">
       <c r="A12" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="27" t="s">
+      <c r="B12" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="C12" s="27" t="s">
+      <c r="C12" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="D12" s="6" t="s">
+      <c r="D12" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="E12" s="25" t="s">
+      <c r="E12" s="21" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>23</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="J12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="13" spans="1:12" s="34" customFormat="1" ht="15.75">
-      <c r="A13" s="40">
+    <row r="13" spans="1:12" s="29" customFormat="1">
+      <c r="A13" s="23">
         <v>1</v>
       </c>
-      <c r="B13" s="46" t="s">
+      <c r="B13" s="41" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="35" t="s">
+      <c r="C13" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="D13" s="33"/>
-      <c r="E13" s="39">
+      <c r="D13" s="25"/>
+      <c r="E13" s="26">
         <v>1</v>
       </c>
-      <c r="F13" s="33"/>
-      <c r="G13" s="31">
+      <c r="F13" s="27"/>
+      <c r="G13" s="43">
         <f>E13*F13</f>
         <v>0</v>
       </c>
-      <c r="H13" s="33"/>
-[...5 lines deleted...]
-      <c r="A14" s="38">
+      <c r="H13" s="28"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="28"/>
+      <c r="K13" s="28"/>
+      <c r="L13" s="46"/>
+    </row>
+    <row r="14" spans="1:12" s="34" customFormat="1">
+      <c r="A14" s="23">
         <v>2</v>
       </c>
-      <c r="B14" s="41" t="s">
+      <c r="B14" s="30" t="s">
         <v>30</v>
       </c>
-      <c r="C14" s="36" t="s">
+      <c r="C14" s="24" t="s">
         <v>31</v>
       </c>
-      <c r="D14" s="26" t="s">
-[...2 lines deleted...]
-      <c r="E14" s="23">
+      <c r="D14" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" s="32">
+        <v>1</v>
+      </c>
+      <c r="F14" s="27"/>
+      <c r="G14" s="33">
+        <f>E14*F14</f>
+        <v>0</v>
+      </c>
+      <c r="H14" s="28"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="28"/>
+      <c r="K14" s="28"/>
+      <c r="L14" s="47"/>
+    </row>
+    <row r="15" spans="1:12" s="29" customFormat="1">
+      <c r="A15" s="23">
+        <v>3</v>
+      </c>
+      <c r="B15" s="30" t="s">
+        <v>33</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="32">
+        <v>500</v>
+      </c>
+      <c r="F15" s="35"/>
+      <c r="G15" s="33">
+        <f>E15*F15</f>
+        <v>0</v>
+      </c>
+      <c r="H15" s="36"/>
+      <c r="I15" s="36"/>
+      <c r="J15" s="36"/>
+      <c r="K15" s="36"/>
+      <c r="L15" s="46"/>
+    </row>
+    <row r="16" spans="1:12" s="29" customFormat="1">
+      <c r="A16" s="23">
+        <v>4</v>
+      </c>
+      <c r="B16" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>36</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E16" s="32">
+        <v>500</v>
+      </c>
+      <c r="F16" s="35"/>
+      <c r="G16" s="33">
+        <f t="shared" ref="G16:G46" si="0">E16*F16</f>
+        <v>0</v>
+      </c>
+      <c r="H16" s="36"/>
+      <c r="I16" s="36"/>
+      <c r="J16" s="36"/>
+      <c r="K16" s="36"/>
+      <c r="L16" s="46"/>
+    </row>
+    <row r="17" spans="1:12" s="29" customFormat="1">
+      <c r="A17" s="23">
+        <v>5</v>
+      </c>
+      <c r="B17" s="30" t="s">
+        <v>37</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="D17" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E17" s="32">
+        <v>3500</v>
+      </c>
+      <c r="F17" s="35"/>
+      <c r="G17" s="33">
+        <f>E17*F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="36"/>
+      <c r="I17" s="36"/>
+      <c r="J17" s="36"/>
+      <c r="K17" s="36"/>
+      <c r="L17" s="46"/>
+    </row>
+    <row r="18" spans="1:12" s="29" customFormat="1">
+      <c r="A18" s="23">
+        <v>6</v>
+      </c>
+      <c r="B18" s="30" t="s">
+        <v>39</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>40</v>
+      </c>
+      <c r="D18" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" s="32">
+        <v>1</v>
+      </c>
+      <c r="F18" s="35"/>
+      <c r="G18" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H18" s="36"/>
+      <c r="I18" s="36"/>
+      <c r="J18" s="36"/>
+      <c r="K18" s="36"/>
+      <c r="L18" s="46"/>
+    </row>
+    <row r="19" spans="1:12" s="29" customFormat="1">
+      <c r="A19" s="23">
+        <v>7</v>
+      </c>
+      <c r="B19" s="30" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="D19" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E19" s="32">
+        <v>1500</v>
+      </c>
+      <c r="F19" s="35"/>
+      <c r="G19" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H19" s="36"/>
+      <c r="I19" s="36"/>
+      <c r="J19" s="36"/>
+      <c r="K19" s="36"/>
+      <c r="L19" s="46"/>
+    </row>
+    <row r="20" spans="1:12" s="29" customFormat="1">
+      <c r="A20" s="23">
+        <v>8</v>
+      </c>
+      <c r="B20" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="D20" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E20" s="32">
+        <v>25</v>
+      </c>
+      <c r="F20" s="35"/>
+      <c r="G20" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H20" s="36"/>
+      <c r="I20" s="36"/>
+      <c r="J20" s="36"/>
+      <c r="K20" s="36"/>
+      <c r="L20" s="46"/>
+    </row>
+    <row r="21" spans="1:12" s="29" customFormat="1">
+      <c r="A21" s="23">
+        <v>9</v>
+      </c>
+      <c r="B21" s="30" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>46</v>
+      </c>
+      <c r="D21" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E21" s="32">
+        <v>1</v>
+      </c>
+      <c r="F21" s="35"/>
+      <c r="G21" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H21" s="36"/>
+      <c r="I21" s="36"/>
+      <c r="J21" s="36"/>
+      <c r="K21" s="36"/>
+      <c r="L21" s="46"/>
+    </row>
+    <row r="22" spans="1:12" s="29" customFormat="1">
+      <c r="A22" s="23">
+        <v>10</v>
+      </c>
+      <c r="B22" s="30" t="s">
+        <v>47</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="D22" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E22" s="32">
+        <v>1</v>
+      </c>
+      <c r="F22" s="35"/>
+      <c r="G22" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H22" s="36"/>
+      <c r="I22" s="36"/>
+      <c r="J22" s="36"/>
+      <c r="K22" s="36"/>
+      <c r="L22" s="46"/>
+    </row>
+    <row r="23" spans="1:12" s="29" customFormat="1">
+      <c r="A23" s="23">
+        <v>11</v>
+      </c>
+      <c r="B23" s="30" t="s">
+        <v>49</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D23" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" s="32">
+        <v>10</v>
+      </c>
+      <c r="F23" s="35"/>
+      <c r="G23" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H23" s="36"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="36"/>
+      <c r="K23" s="36"/>
+      <c r="L23" s="46"/>
+    </row>
+    <row r="24" spans="1:12" s="29" customFormat="1">
+      <c r="A24" s="23">
+        <v>12</v>
+      </c>
+      <c r="B24" s="30" t="s">
+        <v>51</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>52</v>
+      </c>
+      <c r="D24" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E24" s="32">
+        <v>3000</v>
+      </c>
+      <c r="F24" s="35"/>
+      <c r="G24" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H24" s="36"/>
+      <c r="I24" s="36"/>
+      <c r="J24" s="36"/>
+      <c r="K24" s="36"/>
+      <c r="L24" s="46"/>
+    </row>
+    <row r="25" spans="1:12" s="29" customFormat="1">
+      <c r="A25" s="23">
+        <v>13</v>
+      </c>
+      <c r="B25" s="30" t="s">
+        <v>53</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E25" s="32">
+        <v>1</v>
+      </c>
+      <c r="F25" s="35"/>
+      <c r="G25" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H25" s="36"/>
+      <c r="I25" s="36"/>
+      <c r="J25" s="36"/>
+      <c r="K25" s="36"/>
+      <c r="L25" s="46"/>
+    </row>
+    <row r="26" spans="1:12" s="29" customFormat="1">
+      <c r="A26" s="23">
+        <v>14</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>55</v>
+      </c>
+      <c r="C26" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="D26" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E26" s="32">
+        <v>4200</v>
+      </c>
+      <c r="F26" s="35"/>
+      <c r="G26" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H26" s="36"/>
+      <c r="I26" s="36"/>
+      <c r="J26" s="36"/>
+      <c r="K26" s="36"/>
+      <c r="L26" s="46"/>
+    </row>
+    <row r="27" spans="1:12" s="29" customFormat="1">
+      <c r="A27" s="23">
+        <v>15</v>
+      </c>
+      <c r="B27" s="30" t="s">
+        <v>57</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>58</v>
+      </c>
+      <c r="D27" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E27" s="32">
+        <v>9000</v>
+      </c>
+      <c r="F27" s="35"/>
+      <c r="G27" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H27" s="36"/>
+      <c r="I27" s="36"/>
+      <c r="J27" s="36"/>
+      <c r="K27" s="36"/>
+      <c r="L27" s="46"/>
+    </row>
+    <row r="28" spans="1:12" s="29" customFormat="1">
+      <c r="A28" s="23">
         <v>16</v>
       </c>
-      <c r="F14" s="24"/>
-[...10 lines deleted...]
-      <c r="A15" s="38">
+      <c r="B28" s="30" t="s">
+        <v>59</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="D28" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E28" s="32">
+        <v>3600</v>
+      </c>
+      <c r="F28" s="35"/>
+      <c r="G28" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H28" s="36"/>
+      <c r="I28" s="36"/>
+      <c r="J28" s="36"/>
+      <c r="K28" s="36"/>
+      <c r="L28" s="46"/>
+    </row>
+    <row r="29" spans="1:12" s="29" customFormat="1">
+      <c r="A29" s="23">
+        <v>17</v>
+      </c>
+      <c r="B29" s="30" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="D29" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E29" s="32">
+        <v>500</v>
+      </c>
+      <c r="F29" s="35"/>
+      <c r="G29" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H29" s="36"/>
+      <c r="I29" s="36"/>
+      <c r="J29" s="36"/>
+      <c r="K29" s="36"/>
+      <c r="L29" s="46"/>
+    </row>
+    <row r="30" spans="1:12" s="29" customFormat="1">
+      <c r="A30" s="23">
+        <v>18</v>
+      </c>
+      <c r="B30" s="30" t="s">
+        <v>63</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="D30" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E30" s="32">
+        <v>6000</v>
+      </c>
+      <c r="F30" s="35"/>
+      <c r="G30" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H30" s="36"/>
+      <c r="I30" s="36"/>
+      <c r="J30" s="36"/>
+      <c r="K30" s="36"/>
+      <c r="L30" s="46"/>
+    </row>
+    <row r="31" spans="1:12" s="29" customFormat="1">
+      <c r="A31" s="23">
+        <v>19</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>65</v>
+      </c>
+      <c r="C31" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="D31" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E31" s="32">
+        <v>600</v>
+      </c>
+      <c r="F31" s="35"/>
+      <c r="G31" s="33">
+        <f t="shared" ref="G31:G42" si="1">E31*F31</f>
+        <v>0</v>
+      </c>
+      <c r="H31" s="36"/>
+      <c r="I31" s="36"/>
+      <c r="J31" s="36"/>
+      <c r="K31" s="36"/>
+      <c r="L31" s="46"/>
+    </row>
+    <row r="32" spans="1:12" s="29" customFormat="1">
+      <c r="A32" s="23">
+        <v>20</v>
+      </c>
+      <c r="B32" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="D32" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E32" s="32">
+        <v>1</v>
+      </c>
+      <c r="F32" s="35"/>
+      <c r="G32" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H32" s="36"/>
+      <c r="I32" s="36"/>
+      <c r="J32" s="36"/>
+      <c r="K32" s="36"/>
+      <c r="L32" s="46"/>
+    </row>
+    <row r="33" spans="1:12" s="29" customFormat="1">
+      <c r="A33" s="23">
+        <v>21</v>
+      </c>
+      <c r="B33" s="30" t="s">
+        <v>69</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>70</v>
+      </c>
+      <c r="D33" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E33" s="32">
+        <v>250</v>
+      </c>
+      <c r="F33" s="35"/>
+      <c r="G33" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H33" s="36"/>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="36"/>
+      <c r="L33" s="46"/>
+    </row>
+    <row r="34" spans="1:12" s="29" customFormat="1">
+      <c r="A34" s="23">
+        <v>22</v>
+      </c>
+      <c r="B34" s="30" t="s">
+        <v>71</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>72</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E34" s="32">
+        <v>1</v>
+      </c>
+      <c r="F34" s="35"/>
+      <c r="G34" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H34" s="36"/>
+      <c r="I34" s="36"/>
+      <c r="J34" s="36"/>
+      <c r="K34" s="36"/>
+      <c r="L34" s="46"/>
+    </row>
+    <row r="35" spans="1:12" s="29" customFormat="1">
+      <c r="A35" s="23">
+        <v>23</v>
+      </c>
+      <c r="B35" s="30" t="s">
+        <v>73</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E35" s="32">
+        <v>1</v>
+      </c>
+      <c r="F35" s="35"/>
+      <c r="G35" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H35" s="36"/>
+      <c r="I35" s="36"/>
+      <c r="J35" s="36"/>
+      <c r="K35" s="36"/>
+      <c r="L35" s="46"/>
+    </row>
+    <row r="36" spans="1:12" s="29" customFormat="1">
+      <c r="A36" s="23">
+        <v>24</v>
+      </c>
+      <c r="B36" s="30" t="s">
+        <v>75</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E36" s="32">
+        <v>3600</v>
+      </c>
+      <c r="F36" s="35"/>
+      <c r="G36" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H36" s="36"/>
+      <c r="I36" s="36"/>
+      <c r="J36" s="36"/>
+      <c r="K36" s="36"/>
+      <c r="L36" s="46"/>
+    </row>
+    <row r="37" spans="1:12" s="29" customFormat="1">
+      <c r="A37" s="23">
+        <v>25</v>
+      </c>
+      <c r="B37" s="30" t="s">
+        <v>77</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E37" s="32">
+        <v>84000</v>
+      </c>
+      <c r="F37" s="35"/>
+      <c r="G37" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H37" s="36"/>
+      <c r="I37" s="36"/>
+      <c r="J37" s="36"/>
+      <c r="K37" s="36"/>
+      <c r="L37" s="46"/>
+    </row>
+    <row r="38" spans="1:12" s="29" customFormat="1">
+      <c r="A38" s="23">
+        <v>26</v>
+      </c>
+      <c r="B38" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E38" s="32">
+        <v>1</v>
+      </c>
+      <c r="F38" s="35"/>
+      <c r="G38" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H38" s="36"/>
+      <c r="I38" s="36"/>
+      <c r="J38" s="36"/>
+      <c r="K38" s="36"/>
+      <c r="L38" s="46"/>
+    </row>
+    <row r="39" spans="1:12" s="29" customFormat="1">
+      <c r="A39" s="23">
+        <v>27</v>
+      </c>
+      <c r="B39" s="30" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E39" s="32">
+        <v>600</v>
+      </c>
+      <c r="F39" s="35"/>
+      <c r="G39" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H39" s="36"/>
+      <c r="I39" s="36"/>
+      <c r="J39" s="36"/>
+      <c r="K39" s="36"/>
+      <c r="L39" s="46"/>
+    </row>
+    <row r="40" spans="1:12" s="29" customFormat="1">
+      <c r="A40" s="23">
+        <v>28</v>
+      </c>
+      <c r="B40" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>84</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E40" s="32">
+        <v>4200</v>
+      </c>
+      <c r="F40" s="35"/>
+      <c r="G40" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H40" s="36"/>
+      <c r="I40" s="36"/>
+      <c r="J40" s="36"/>
+      <c r="K40" s="36"/>
+      <c r="L40" s="46"/>
+    </row>
+    <row r="41" spans="1:12" s="29" customFormat="1">
+      <c r="A41" s="23">
+        <v>29</v>
+      </c>
+      <c r="B41" s="30" t="s">
+        <v>85</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E41" s="32">
+        <v>1</v>
+      </c>
+      <c r="F41" s="35"/>
+      <c r="G41" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H41" s="36"/>
+      <c r="I41" s="36"/>
+      <c r="J41" s="36"/>
+      <c r="K41" s="36"/>
+      <c r="L41" s="46"/>
+    </row>
+    <row r="42" spans="1:12" s="29" customFormat="1">
+      <c r="A42" s="23">
+        <v>30</v>
+      </c>
+      <c r="B42" s="30" t="s">
+        <v>87</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>88</v>
+      </c>
+      <c r="D42" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E42" s="32">
+        <v>4200</v>
+      </c>
+      <c r="F42" s="35"/>
+      <c r="G42" s="33">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H42" s="36"/>
+      <c r="I42" s="36"/>
+      <c r="J42" s="36"/>
+      <c r="K42" s="36"/>
+      <c r="L42" s="46"/>
+    </row>
+    <row r="43" spans="1:12" s="29" customFormat="1">
+      <c r="A43" s="23">
+        <v>31</v>
+      </c>
+      <c r="B43" s="30" t="s">
+        <v>89</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E43" s="32">
+        <v>1</v>
+      </c>
+      <c r="F43" s="35"/>
+      <c r="G43" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H43" s="36"/>
+      <c r="I43" s="36"/>
+      <c r="J43" s="36"/>
+      <c r="K43" s="36"/>
+      <c r="L43" s="46"/>
+    </row>
+    <row r="44" spans="1:12" s="29" customFormat="1">
+      <c r="A44" s="23">
+        <v>32</v>
+      </c>
+      <c r="B44" s="30" t="s">
+        <v>91</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E44" s="32">
+        <v>1</v>
+      </c>
+      <c r="F44" s="35"/>
+      <c r="G44" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H44" s="36"/>
+      <c r="I44" s="36"/>
+      <c r="J44" s="36"/>
+      <c r="K44" s="36"/>
+      <c r="L44" s="46"/>
+    </row>
+    <row r="45" spans="1:12" s="29" customFormat="1">
+      <c r="A45" s="23">
+        <v>33</v>
+      </c>
+      <c r="B45" s="30" t="s">
+        <v>93</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E45" s="32">
+        <v>600</v>
+      </c>
+      <c r="F45" s="35"/>
+      <c r="G45" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H45" s="36"/>
+      <c r="I45" s="36"/>
+      <c r="J45" s="36"/>
+      <c r="K45" s="36"/>
+      <c r="L45" s="46"/>
+    </row>
+    <row r="46" spans="1:12" s="29" customFormat="1">
+      <c r="A46" s="23">
+        <v>34</v>
+      </c>
+      <c r="B46" s="30" t="s">
+        <v>95</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E46" s="32">
+        <v>1</v>
+      </c>
+      <c r="F46" s="35"/>
+      <c r="G46" s="33">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="H46" s="36"/>
+      <c r="I46" s="36"/>
+      <c r="J46" s="36"/>
+      <c r="K46" s="36"/>
+      <c r="L46" s="46"/>
+    </row>
+    <row r="47" spans="1:12" s="29" customFormat="1">
+      <c r="A47" s="23">
+        <v>35</v>
+      </c>
+      <c r="B47" s="30" t="s">
+        <v>97</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="D47" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E47" s="32">
+        <v>1</v>
+      </c>
+      <c r="F47" s="35"/>
+      <c r="G47" s="33">
+        <f>E47*F47</f>
+        <v>0</v>
+      </c>
+      <c r="H47" s="36"/>
+      <c r="I47" s="36"/>
+      <c r="J47" s="36"/>
+      <c r="K47" s="36"/>
+      <c r="L47" s="46"/>
+    </row>
+    <row r="48" spans="1:12" s="29" customFormat="1">
+      <c r="A48" s="23">
+        <v>36</v>
+      </c>
+      <c r="B48" s="30" t="s">
+        <v>99</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>100</v>
+      </c>
+      <c r="D48" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E48" s="32">
+        <v>1</v>
+      </c>
+      <c r="F48" s="35"/>
+      <c r="G48" s="33">
+        <f t="shared" ref="G48:G53" si="2">E48*F48</f>
+        <v>0</v>
+      </c>
+      <c r="H48" s="36"/>
+      <c r="I48" s="36"/>
+      <c r="J48" s="36"/>
+      <c r="K48" s="36"/>
+      <c r="L48" s="46"/>
+    </row>
+    <row r="49" spans="1:12" s="29" customFormat="1">
+      <c r="A49" s="23">
+        <v>37</v>
+      </c>
+      <c r="B49" s="30" t="s">
+        <v>101</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="D49" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E49" s="32">
+        <v>500</v>
+      </c>
+      <c r="F49" s="35"/>
+      <c r="G49" s="33">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H49" s="36"/>
+      <c r="I49" s="36"/>
+      <c r="J49" s="36"/>
+      <c r="K49" s="36"/>
+      <c r="L49" s="46"/>
+    </row>
+    <row r="50" spans="1:12" s="29" customFormat="1">
+      <c r="A50" s="23">
+        <v>38</v>
+      </c>
+      <c r="B50" s="30" t="s">
+        <v>103</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="D50" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E50" s="32">
+        <v>1</v>
+      </c>
+      <c r="F50" s="35"/>
+      <c r="G50" s="33">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H50" s="36"/>
+      <c r="I50" s="36"/>
+      <c r="J50" s="36"/>
+      <c r="K50" s="36"/>
+      <c r="L50" s="46"/>
+    </row>
+    <row r="51" spans="1:12" s="29" customFormat="1">
+      <c r="A51" s="23">
+        <v>39</v>
+      </c>
+      <c r="B51" s="30" t="s">
+        <v>105</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E51" s="32">
+        <v>3600</v>
+      </c>
+      <c r="F51" s="35"/>
+      <c r="G51" s="33">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H51" s="36"/>
+      <c r="I51" s="36"/>
+      <c r="J51" s="36"/>
+      <c r="K51" s="36"/>
+      <c r="L51" s="46"/>
+    </row>
+    <row r="52" spans="1:12" s="29" customFormat="1">
+      <c r="A52" s="23">
+        <v>40</v>
+      </c>
+      <c r="B52" s="30" t="s">
+        <v>107</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E52" s="32">
+        <v>30</v>
+      </c>
+      <c r="F52" s="35"/>
+      <c r="G52" s="33">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H52" s="36"/>
+      <c r="I52" s="36"/>
+      <c r="J52" s="36"/>
+      <c r="K52" s="36"/>
+      <c r="L52" s="46"/>
+    </row>
+    <row r="53" spans="1:12" s="29" customFormat="1">
+      <c r="A53" s="23">
+        <v>41</v>
+      </c>
+      <c r="B53" s="30" t="s">
+        <v>109</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="D53" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E53" s="32">
+        <v>1</v>
+      </c>
+      <c r="F53" s="35"/>
+      <c r="G53" s="33">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="H53" s="36"/>
+      <c r="I53" s="36"/>
+      <c r="J53" s="36"/>
+      <c r="K53" s="36"/>
+      <c r="L53" s="46"/>
+    </row>
+    <row r="54" spans="1:12" s="29" customFormat="1">
+      <c r="A54" s="23">
+        <v>42</v>
+      </c>
+      <c r="B54" s="40" t="s">
+        <v>111</v>
+      </c>
+      <c r="C54" s="40" t="s">
+        <v>112</v>
+      </c>
+      <c r="D54" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E54" s="38">
+        <v>1</v>
+      </c>
+      <c r="F54" s="35"/>
+      <c r="G54" s="33">
+        <f t="shared" ref="G54:G59" si="3">E54*F54</f>
+        <v>0</v>
+      </c>
+      <c r="H54" s="36"/>
+      <c r="I54" s="36"/>
+      <c r="J54" s="36"/>
+      <c r="K54" s="36"/>
+      <c r="L54" s="46"/>
+    </row>
+    <row r="55" spans="1:12" s="29" customFormat="1">
+      <c r="A55" s="23">
+        <v>43</v>
+      </c>
+      <c r="B55" s="39" t="s">
+        <v>113</v>
+      </c>
+      <c r="C55" s="37" t="s">
+        <v>114</v>
+      </c>
+      <c r="D55" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E55" s="38">
+        <v>25</v>
+      </c>
+      <c r="F55" s="35"/>
+      <c r="G55" s="33">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H55" s="36"/>
+      <c r="I55" s="36"/>
+      <c r="J55" s="36"/>
+      <c r="K55" s="36"/>
+      <c r="L55" s="46"/>
+    </row>
+    <row r="56" spans="1:12" s="29" customFormat="1">
+      <c r="A56" s="23">
+        <v>44</v>
+      </c>
+      <c r="B56" s="39" t="s">
+        <v>115</v>
+      </c>
+      <c r="C56" s="37" t="s">
+        <v>116</v>
+      </c>
+      <c r="D56" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E56" s="38">
+        <v>25</v>
+      </c>
+      <c r="F56" s="35"/>
+      <c r="G56" s="33">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H56" s="36"/>
+      <c r="I56" s="36"/>
+      <c r="J56" s="36"/>
+      <c r="K56" s="36"/>
+      <c r="L56" s="46"/>
+    </row>
+    <row r="57" spans="1:12" s="29" customFormat="1">
+      <c r="A57" s="23">
+        <v>45</v>
+      </c>
+      <c r="B57" s="39" t="s">
+        <v>117</v>
+      </c>
+      <c r="C57" s="37" t="s">
+        <v>118</v>
+      </c>
+      <c r="D57" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E57" s="38">
+        <v>1</v>
+      </c>
+      <c r="F57" s="35"/>
+      <c r="G57" s="33">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H57" s="36"/>
+      <c r="I57" s="36"/>
+      <c r="J57" s="36"/>
+      <c r="K57" s="36"/>
+      <c r="L57" s="46"/>
+    </row>
+    <row r="58" spans="1:12" s="29" customFormat="1">
+      <c r="A58" s="23">
+        <v>46</v>
+      </c>
+      <c r="B58" s="39" t="s">
+        <v>119</v>
+      </c>
+      <c r="C58" s="37" t="s">
+        <v>120</v>
+      </c>
+      <c r="D58" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E58" s="38">
+        <v>1</v>
+      </c>
+      <c r="F58" s="35"/>
+      <c r="G58" s="33">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H58" s="36"/>
+      <c r="I58" s="36"/>
+      <c r="J58" s="36"/>
+      <c r="K58" s="36"/>
+      <c r="L58" s="46"/>
+    </row>
+    <row r="59" spans="1:12" s="29" customFormat="1">
+      <c r="A59" s="23">
+        <v>47</v>
+      </c>
+      <c r="B59" s="39" t="s">
+        <v>121</v>
+      </c>
+      <c r="C59" s="37" t="s">
+        <v>122</v>
+      </c>
+      <c r="D59" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E59" s="38">
+        <v>1</v>
+      </c>
+      <c r="F59" s="35"/>
+      <c r="G59" s="33">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H59" s="36"/>
+      <c r="I59" s="36"/>
+      <c r="J59" s="36"/>
+      <c r="K59" s="36"/>
+      <c r="L59" s="46"/>
+    </row>
+    <row r="60" spans="1:12" ht="15.75">
+      <c r="A60" s="7"/>
+      <c r="B60" s="7"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+      <c r="J60" s="7"/>
+      <c r="K60" s="7"/>
+      <c r="L60" s="7"/>
+    </row>
+    <row r="61" spans="1:12" ht="15.75">
+      <c r="A61" s="7"/>
+      <c r="B61" s="8" t="s">
+        <v>123</v>
+      </c>
+      <c r="C61" s="8"/>
+      <c r="D61" s="7"/>
+      <c r="F61" s="7" t="s">
+        <v>124</v>
+      </c>
+      <c r="G61" s="9" t="s">
+        <v>124</v>
+      </c>
+      <c r="H61" s="10">
+        <f>SUM(G15:G46)</f>
+        <v>0</v>
+      </c>
+      <c r="I61" s="7"/>
+      <c r="J61" s="7"/>
+      <c r="K61" s="7"/>
+      <c r="L61" s="7"/>
+    </row>
+    <row r="62" spans="1:12" ht="15.75">
+      <c r="A62" s="7"/>
+      <c r="B62" s="7"/>
+      <c r="C62" s="7"/>
+      <c r="D62" s="7"/>
+      <c r="E62" s="7"/>
+      <c r="F62" s="7"/>
+      <c r="G62" s="20" t="s">
+        <v>124</v>
+      </c>
+      <c r="H62" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="I62" s="7"/>
+      <c r="J62" s="7"/>
+      <c r="K62" s="7"/>
+      <c r="L62" s="7"/>
+    </row>
+    <row r="63" spans="1:12" s="16" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A63" s="45" t="s">
+        <v>125</v>
+      </c>
+      <c r="B63" s="45"/>
+      <c r="C63" s="45"/>
+      <c r="D63" s="45"/>
+      <c r="E63" s="45"/>
+      <c r="F63" s="45"/>
+      <c r="G63" s="45"/>
+      <c r="H63" s="45"/>
+      <c r="I63" s="45"/>
+      <c r="J63" s="45"/>
+      <c r="K63" s="45"/>
+      <c r="L63" s="45"/>
+    </row>
+    <row r="64" spans="1:12" s="16" customFormat="1">
+      <c r="G64" s="17"/>
+      <c r="H64" s="18"/>
+    </row>
+    <row r="65" spans="1:12" s="16" customFormat="1">
+      <c r="A65" s="16" t="s">
+        <v>126</v>
+      </c>
+      <c r="G65" s="17"/>
+      <c r="H65" s="18"/>
+    </row>
+    <row r="66" spans="1:12" s="16" customFormat="1">
+      <c r="A66" s="16">
+        <v>1</v>
+      </c>
+      <c r="B66" s="16" t="s">
+        <v>127</v>
+      </c>
+      <c r="G66" s="17"/>
+      <c r="H66" s="18"/>
+    </row>
+    <row r="67" spans="1:12" s="16" customFormat="1">
+      <c r="A67" s="16">
+        <v>2</v>
+      </c>
+      <c r="B67" s="16" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="68" spans="1:12" s="16" customFormat="1">
+      <c r="A68" s="16">
         <v>3</v>
       </c>
-      <c r="B15" s="41" t="s">
-[...22 lines deleted...]
-      <c r="A16" s="38">
+      <c r="B68" s="16" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="69" spans="1:12" s="16" customFormat="1">
+      <c r="A69" s="16">
         <v>4</v>
       </c>
-      <c r="B16" s="41" t="s">
-[...22 lines deleted...]
-      <c r="A17" s="38">
+      <c r="B69" s="16" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="70" spans="1:12" s="16" customFormat="1">
+      <c r="A70" s="16">
         <v>5</v>
       </c>
-      <c r="B17" s="41" t="s">
-[...22 lines deleted...]
-      <c r="A18" s="38">
+      <c r="B70" s="16" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="71" spans="1:12" s="16" customFormat="1">
+      <c r="A71" s="16">
         <v>6</v>
       </c>
-      <c r="B18" s="41" t="s">
-[...1173 lines deleted...]
-      <c r="L71" s="14"/>
+      <c r="B71" s="16" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="72" spans="1:12" ht="18">
+      <c r="B72" s="11"/>
+      <c r="C72" s="11"/>
+      <c r="D72" s="11"/>
+      <c r="E72" s="11"/>
+      <c r="F72" s="11"/>
+      <c r="G72" s="11"/>
+      <c r="H72" s="11"/>
+      <c r="I72" s="11"/>
+      <c r="J72" s="11"/>
+      <c r="K72" s="11"/>
+      <c r="L72" s="11"/>
+    </row>
+    <row r="73" spans="1:12" ht="20.25">
+      <c r="A73" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="B73" s="2"/>
+      <c r="C73" s="2"/>
+      <c r="D73" s="2"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="11"/>
+      <c r="H73" s="11"/>
+      <c r="I73" s="11"/>
+      <c r="J73" s="11"/>
+      <c r="K73" s="11"/>
+      <c r="L73" s="11"/>
+    </row>
+    <row r="74" spans="1:12" ht="20.25">
+      <c r="A74" s="48" t="s">
+        <v>134</v>
+      </c>
+      <c r="B74" s="48"/>
+      <c r="C74" s="48"/>
+      <c r="D74" s="48"/>
+      <c r="E74" s="49"/>
+      <c r="F74" s="49"/>
+      <c r="G74" s="49"/>
+      <c r="H74" s="48" t="s">
+        <v>135</v>
+      </c>
+      <c r="I74" s="48"/>
+      <c r="J74" s="48"/>
+      <c r="K74" s="48"/>
+      <c r="L74" s="48"/>
+    </row>
+    <row r="75" spans="1:12">
+      <c r="A75" s="12"/>
+      <c r="B75" s="12"/>
+      <c r="C75" s="12"/>
+      <c r="D75" s="12"/>
+      <c r="E75" s="12"/>
+      <c r="F75" s="12"/>
+      <c r="G75" s="12"/>
+      <c r="H75" s="12"/>
+      <c r="I75" s="12"/>
+      <c r="J75" s="12"/>
+      <c r="K75" s="12"/>
+      <c r="L75" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:L1"/>
-    <mergeCell ref="A59:L59"/>
-[...2 lines deleted...]
-    <mergeCell ref="H70:L70"/>
+    <mergeCell ref="A63:L63"/>
+    <mergeCell ref="A74:D74"/>
+    <mergeCell ref="E74:G74"/>
+    <mergeCell ref="H74:L74"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
@@ -2957,44 +3137,44 @@
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5869E93-9246-42DF-8EFB-2DF4881265DF}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E6081F3-7A9F-4035-B9A7-E35A7FFF6AC6}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
   <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wilson, Josephine X.</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008CBCC1B13BDDC1468C7F852B80FC4E6E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>