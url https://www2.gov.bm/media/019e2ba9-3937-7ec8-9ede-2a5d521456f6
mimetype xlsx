--- v0 (2026-05-16)
+++ v1 (2026-07-12)
@@ -1,365 +1,410 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30117"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://govbm0.sharepoint.com/teams/IDTProcurement/Shared Documents/2026/RFQs/CISCO A-Flex Licenses/Playground/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://govbm0.sharepoint.com/teams/IDTProcurement/Shared Documents/2026/RFQs/CISCO A-Flex Licenses/Addenda/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="111" documentId="13_ncr:1_{76D081A6-2F41-4FFB-8CD9-37A792CA5636}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1C218244-C9C3-47DE-AEDF-C508EF2662B3}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B49E35FF-A3F7-4E56-9FF7-5160B285B7ED}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="4695" yWindow="2985" windowWidth="26850" windowHeight="16425" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="54495" yWindow="-5295" windowWidth="26010" windowHeight="20985" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="105">
+  <si>
+    <t>List of CISCO A-Flex Licenses for RFQ</t>
+  </si>
   <si>
     <t>Government of Bermuda, Information and Digital Technologies</t>
   </si>
   <si>
     <t>Solicitation/Reference No.</t>
   </si>
   <si>
     <t xml:space="preserve">BDA-CAB-IDT-UC-RFQ-2026-05 </t>
   </si>
   <si>
     <t>Item #</t>
   </si>
   <si>
     <t>Part Number</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Manufacturer</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>Unit Price</t>
   </si>
   <si>
     <t>A-FLEX-3</t>
   </si>
   <si>
     <t>Collaboration Flex Plan 3.0</t>
   </si>
   <si>
     <t>A-ASSIST-TMA-MED</t>
   </si>
   <si>
-    <t xml:space="preserve">Enable Expressway Series Feature Set </t>
+    <t>Technical Monitoring Assist for Medium Events</t>
   </si>
   <si>
     <t>Cisco</t>
   </si>
   <si>
     <t>A-FLEX-NBR-STG</t>
   </si>
   <si>
+    <t>Webex Cloud Recording Storage Entitlement</t>
+  </si>
+  <si>
+    <t>A-AUD-EDGEAUD-USER</t>
+  </si>
+  <si>
+    <t>Webex Edge Audio (1)</t>
+  </si>
+  <si>
+    <t>SVS-FLEX-PUPM-ENH</t>
+  </si>
+  <si>
+    <t>Cisco Support Standard</t>
+  </si>
+  <si>
+    <t>A-ASSIST-CXL</t>
+  </si>
+  <si>
+    <t>Cancellation for Events Assist</t>
+  </si>
+  <si>
+    <t>A-FLEX-P-CA</t>
+  </si>
+  <si>
+    <t>Common Area Smart License (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-SPCHCON</t>
+  </si>
+  <si>
+    <t>SpeechConnect Smart License (1)</t>
+  </si>
+  <si>
+    <t>A-ASSIST-PP-SM</t>
+  </si>
+  <si>
+    <t>Premium Plus Assist for Small Events</t>
+  </si>
+  <si>
+    <t>A-ASSIST-ADD-LG</t>
+  </si>
+  <si>
+    <t>AddOn Support Assist for Large Events</t>
+  </si>
+  <si>
+    <t>A-FLEX-CUAC-A</t>
+  </si>
+  <si>
+    <t>Unified Attendant Console Advanced</t>
+  </si>
+  <si>
+    <t>A-FLEX-EAPL</t>
+  </si>
+  <si>
+    <t>EntW On-Premises Calling</t>
+  </si>
+  <si>
+    <t>A-ASSIST-ADD-SM</t>
+  </si>
+  <si>
+    <t>AddOn Assist Support for Small Events</t>
+  </si>
+  <si>
+    <t>A-FLEX-MSG-ENT</t>
+  </si>
+  <si>
+    <t>Messaging Entitlement</t>
+  </si>
+  <si>
+    <t>A-FLEX-P-ER</t>
+  </si>
+  <si>
+    <t>Emergency Responder Smart License (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-CCUCS-EA</t>
+  </si>
+  <si>
+    <t>Cloud Connected UC EA Standard ENT</t>
+  </si>
+  <si>
+    <t>A-FLEX-EAM</t>
+  </si>
+  <si>
+    <t>EA Meetings (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-SRST-E</t>
+  </si>
+  <si>
+    <t>SRST Endpoints (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-MSUITE-ENT</t>
+  </si>
+  <si>
     <t>Cloud Meetings Entitlement</t>
   </si>
   <si>
-    <t>A-AUD-EDGEAUD-USER</t>
-[...89 lines deleted...]
-    <t>A-FLEX-SRST-E</t>
+    <t>A-ASSIST-TMA-LG</t>
+  </si>
+  <si>
+    <t>Technical Monitoring Assist for Large Events</t>
+  </si>
+  <si>
+    <t>A-FLEX-CL-CA</t>
+  </si>
+  <si>
+    <t>Webex Calling Common Area Entitlement</t>
+  </si>
+  <si>
+    <t>A-ASSIST-PRM-SM</t>
+  </si>
+  <si>
+    <t>Premium Assist for Small Events</t>
+  </si>
+  <si>
+    <t>A-ASSIST-PRM-MED</t>
+  </si>
+  <si>
+    <t>Premium Assist for Medium Events</t>
+  </si>
+  <si>
+    <t>A-FLEX-P-UCXN</t>
+  </si>
+  <si>
+    <t>Unity Connection Smart License (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-FILESTG-ENT</t>
+  </si>
+  <si>
+    <t>File Storage Entitlement</t>
+  </si>
+  <si>
+    <t>A-ASSIST-PP-MED</t>
+  </si>
+  <si>
+    <t>Premium Plus Assist for Medium Events</t>
+  </si>
+  <si>
+    <t>A-FLEX-EXP-RMS-S</t>
+  </si>
+  <si>
+    <t>Expressway Rich Media Session included with Flex (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-C-DEV-ENT</t>
+  </si>
+  <si>
+    <t>Cloud Device Registration Entitlement</t>
+  </si>
+  <si>
+    <t>A-SW-EXPWY-15XU-K9</t>
+  </si>
+  <si>
+    <t>Expressway Version 15 Unrestricted Software</t>
+  </si>
+  <si>
+    <t>A-FLEX-PROPACK-ENT</t>
+  </si>
+  <si>
+    <t>Pro Pack for Cisco Control Hub Entitlement</t>
+  </si>
+  <si>
+    <t>A-FLEX-SME-S</t>
   </si>
   <si>
     <t>Session Manager</t>
   </si>
   <si>
-    <t>A-FLEX-MSUITE-ENT</t>
-[...73 lines deleted...]
-  <si>
     <t>A-ASSIST-ADD-MD</t>
   </si>
   <si>
+    <t>AddOn Support Assist for Medium Events</t>
+  </si>
+  <si>
     <t>A-FLEX-P-ACC</t>
   </si>
   <si>
+    <t>Access Smart License (1)</t>
+  </si>
+  <si>
     <t>A-ASSIST-STD-SM</t>
   </si>
   <si>
+    <t>Standard Event  Assist for Small Events</t>
+  </si>
+  <si>
     <t>A-FLEX-SW-15-XU-K9</t>
   </si>
   <si>
+    <t>On-Premises SW Bundle v15</t>
+  </si>
+  <si>
+    <t>A-ASSIST-TMA-SM</t>
+  </si>
+  <si>
+    <t>Technical Monitoring Assist for Small Events</t>
+  </si>
+  <si>
+    <t>A-AUD-TOLLDIALIN</t>
+  </si>
+  <si>
+    <t>Meetings Toll Dial-In Audio (1)</t>
+  </si>
+  <si>
+    <t>A-AUD-VOIP</t>
+  </si>
+  <si>
+    <t>Included VoIP (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-P-EA</t>
+  </si>
+  <si>
+    <t>On-Premises Smart License - EA (1)</t>
+  </si>
+  <si>
+    <t>A-FLEX-P-DEV</t>
+  </si>
+  <si>
+    <t>Telepresence Room Smart License (1)</t>
+  </si>
+  <si>
+    <t>A-ASSIST-PP-LG</t>
+  </si>
+  <si>
+    <t>Premium Plus Assist for Large Events</t>
+  </si>
+  <si>
     <t>A-FLEX-3-CC</t>
   </si>
   <si>
     <t>Flex 3.0 for Contact Center</t>
   </si>
   <si>
     <t>A-FLEX-CCX-P-C</t>
   </si>
   <si>
     <t>On-Premises UCCX Premium Concurrent Agent</t>
   </si>
   <si>
     <t>A-FLEX-CCX-P-AGT</t>
   </si>
   <si>
     <t>On-Premises UCCX Premium Agent License Smart Licensing</t>
   </si>
   <si>
     <t>A-FLEX-CCX-SVR</t>
   </si>
   <si>
     <t>On-Premises UCCX Standard &amp; Premium Server Smart Licensing</t>
   </si>
   <si>
     <t>A-FLEX-05-15-K9</t>
   </si>
   <si>
     <t>On-Premises UCCX Standard &amp; Premium Media Kit v15</t>
   </si>
   <si>
     <t>SVS-CSS-SUPT-SSPT</t>
   </si>
   <si>
     <t>Solution Support for Collaboration</t>
-  </si>
-[...1 lines deleted...]
-    <t>List of CISCO A-Flex Licenses for RFQ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
-    <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
+    <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00;[Red]\-&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="23">
+  <fonts count="19">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="20"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -374,528 +419,373 @@
       <b/>
       <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF333333"/>
       <name val="Helvetica Neue"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...21 lines deleted...]
-      <name val="Arial"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="11"/>
       <color indexed="8"/>
-      <name val="Helvetica"/>
-      <family val="2"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9E1F2"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="17">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom/>
-[...39 lines deleted...]
-      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...26 lines deleted...]
-    <border>
       <left style="thin">
         <color theme="1"/>
       </left>
       <right style="thin">
         <color theme="1"/>
       </right>
       <top style="thin">
         <color theme="1"/>
       </top>
       <bottom style="thin">
         <color theme="1"/>
-      </bottom>
-[...80 lines deleted...]
-        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
-      <right style="medium">
-[...2 lines deleted...]
-      <top/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="8" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="16" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="17" fillId="5" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="18" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="17" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="18" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-[...57 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{1400CC2C-C1CB-463F-BC4C-7F2C1CCB255D}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1137,1165 +1027,1201 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:BL65"/>
+  <dimension ref="A1:BL63"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="C4" sqref="C4"/>
+      <selection activeCell="A27" sqref="A27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="45" customWidth="1"/>
+    <col min="1" max="1" width="9.28515625" customWidth="1"/>
     <col min="2" max="2" width="47.28515625" customWidth="1"/>
     <col min="3" max="3" width="58" customWidth="1"/>
     <col min="4" max="4" width="19.42578125" customWidth="1"/>
     <col min="6" max="6" width="37.140625" customWidth="1"/>
     <col min="7" max="7" width="20.28515625" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" customWidth="1"/>
     <col min="10" max="11" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:64" ht="26.25">
-      <c r="A1" s="36" t="s">
-[...12 lines deleted...]
-      <c r="L1" s="36"/>
+      <c r="A1" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="42"/>
+      <c r="C1" s="42"/>
+      <c r="D1" s="42"/>
+      <c r="E1" s="42"/>
+      <c r="F1" s="42"/>
+      <c r="G1" s="42"/>
+      <c r="H1" s="42"/>
+      <c r="I1" s="42"/>
+      <c r="J1" s="42"/>
+      <c r="K1" s="42"/>
+      <c r="L1" s="42"/>
     </row>
     <row r="2" spans="1:64" ht="25.5">
       <c r="A2" s="1" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
       <c r="J2" s="2"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
     </row>
     <row r="3" spans="1:64" ht="20.25">
-      <c r="A3" s="54"/>
-[...4 lines deleted...]
-      <c r="F3" s="55"/>
+      <c r="A3" s="21"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
     </row>
-    <row r="4" spans="1:64" s="11" customFormat="1" ht="47.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B4" s="57" t="s">
+    <row r="4" spans="1:64" s="10" customFormat="1" ht="47.25" customHeight="1">
+      <c r="A4" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="57"/>
-[...8 lines deleted...]
-      <c r="L4" s="10"/>
+      <c r="B4" s="23" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="23"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+      <c r="K4" s="9"/>
+      <c r="L4" s="9"/>
     </row>
     <row r="5" spans="1:64" ht="20.25">
-      <c r="A5" s="55"/>
-[...4 lines deleted...]
-      <c r="F5" s="55"/>
+      <c r="A5" s="2"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="16"/>
+      <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="2"/>
       <c r="L5" s="2"/>
     </row>
-    <row r="6" spans="1:64" ht="15.75">
-      <c r="A6" s="49" t="s">
+    <row r="6" spans="1:64">
+      <c r="A6" s="18" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="19" t="s">
+        <v>5</v>
+      </c>
+      <c r="C6" s="19" t="s">
+        <v>6</v>
+      </c>
+      <c r="D6" s="20" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="40" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="38" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:64" s="15" customFormat="1" ht="15.75">
+      <c r="A7" s="25">
+        <v>1</v>
+      </c>
+      <c r="B7" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="C7" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="D7" s="28"/>
+      <c r="E7" s="41">
+        <v>1</v>
+      </c>
+      <c r="F7" s="39"/>
+      <c r="G7" s="17"/>
+      <c r="H7" s="17"/>
+      <c r="I7" s="17"/>
+      <c r="J7" s="17"/>
+      <c r="K7" s="17"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="17"/>
+      <c r="N7" s="17"/>
+      <c r="O7" s="17"/>
+      <c r="P7" s="17"/>
+      <c r="Q7" s="17"/>
+      <c r="R7" s="17"/>
+      <c r="S7" s="17"/>
+      <c r="T7" s="17"/>
+      <c r="U7" s="17"/>
+      <c r="V7" s="17"/>
+      <c r="W7" s="17"/>
+      <c r="X7" s="17"/>
+      <c r="Y7" s="17"/>
+      <c r="Z7" s="17"/>
+      <c r="AA7" s="17"/>
+      <c r="AB7" s="17"/>
+      <c r="AC7" s="17"/>
+      <c r="AD7" s="17"/>
+      <c r="AE7" s="17"/>
+      <c r="AF7" s="17"/>
+      <c r="AG7" s="17"/>
+      <c r="AH7" s="17"/>
+      <c r="AI7" s="17"/>
+      <c r="AJ7" s="17"/>
+      <c r="AK7" s="17"/>
+      <c r="AL7" s="17"/>
+      <c r="AM7" s="17"/>
+      <c r="AN7" s="17"/>
+      <c r="AO7" s="17"/>
+      <c r="AP7" s="17"/>
+      <c r="AQ7" s="17"/>
+      <c r="AR7" s="17"/>
+      <c r="AS7" s="17"/>
+      <c r="AT7" s="17"/>
+      <c r="AU7" s="17"/>
+      <c r="AV7" s="17"/>
+      <c r="AW7" s="17"/>
+      <c r="AX7" s="17"/>
+      <c r="AY7" s="17"/>
+      <c r="AZ7" s="17"/>
+      <c r="BA7" s="17"/>
+      <c r="BB7" s="17"/>
+      <c r="BC7" s="17"/>
+      <c r="BD7" s="17"/>
+      <c r="BE7" s="17"/>
+      <c r="BF7" s="17"/>
+      <c r="BG7" s="17"/>
+      <c r="BH7" s="17"/>
+      <c r="BI7" s="17"/>
+      <c r="BJ7" s="17"/>
+      <c r="BK7" s="17"/>
+      <c r="BL7" s="17"/>
+    </row>
+    <row r="8" spans="1:64">
+      <c r="A8" s="25">
+        <v>2</v>
+      </c>
+      <c r="B8" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" s="30" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="36">
+        <v>1</v>
+      </c>
+      <c r="F8" s="35"/>
+    </row>
+    <row r="9" spans="1:64">
+      <c r="A9" s="25">
         <v>3</v>
       </c>
-      <c r="B6" s="50" t="s">
+      <c r="B9" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="D9" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="36">
+        <v>500</v>
+      </c>
+      <c r="F9" s="35"/>
+    </row>
+    <row r="10" spans="1:64">
+      <c r="A10" s="25">
         <v>4</v>
       </c>
-      <c r="C6" s="50" t="s">
+      <c r="B10" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="D10" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="36">
+        <v>500</v>
+      </c>
+      <c r="F10" s="35"/>
+    </row>
+    <row r="11" spans="1:64">
+      <c r="A11" s="25">
         <v>5</v>
       </c>
-      <c r="D6" s="51" t="s">
+      <c r="B11" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="36">
+        <v>3500</v>
+      </c>
+      <c r="F11" s="35"/>
+    </row>
+    <row r="12" spans="1:64">
+      <c r="A12" s="25">
         <v>6</v>
       </c>
-      <c r="E6" s="52" t="s">
+      <c r="B12" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="C12" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="D12" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="36">
+        <v>1</v>
+      </c>
+      <c r="F12" s="35"/>
+    </row>
+    <row r="13" spans="1:64">
+      <c r="A13" s="25">
         <v>7</v>
       </c>
-      <c r="F6" s="53" t="s">
+      <c r="B13" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="C13" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="D13" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="36">
+        <v>1500</v>
+      </c>
+      <c r="F13" s="35"/>
+    </row>
+    <row r="14" spans="1:64">
+      <c r="A14" s="25">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="38">
+      <c r="B14" s="29" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" s="30" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="36">
+        <v>25</v>
+      </c>
+      <c r="F14" s="35"/>
+    </row>
+    <row r="15" spans="1:64">
+      <c r="A15" s="25">
+        <v>9</v>
+      </c>
+      <c r="B15" s="29" t="s">
+        <v>27</v>
+      </c>
+      <c r="C15" s="30" t="s">
+        <v>28</v>
+      </c>
+      <c r="D15" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="36">
         <v>1</v>
       </c>
-      <c r="B7" s="31" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="22" t="s">
+      <c r="F15" s="35"/>
+    </row>
+    <row r="16" spans="1:64">
+      <c r="A16" s="25">
         <v>10</v>
       </c>
-      <c r="D7" s="20"/>
-      <c r="E7" s="25">
+      <c r="B16" s="29" t="s">
+        <v>29</v>
+      </c>
+      <c r="C16" s="30" t="s">
+        <v>30</v>
+      </c>
+      <c r="D16" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="36">
         <v>1</v>
       </c>
-      <c r="F7" s="39"/>
-[...63 lines deleted...]
-      <c r="B8" s="26" t="s">
+      <c r="F16" s="35"/>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17" s="25">
         <v>11</v>
       </c>
-      <c r="C8" s="23" t="s">
+      <c r="B17" s="29" t="s">
+        <v>31</v>
+      </c>
+      <c r="C17" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D17" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E17" s="36">
+        <v>10</v>
+      </c>
+      <c r="F17" s="35"/>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18" s="25">
         <v>12</v>
       </c>
-      <c r="D8" s="17" t="s">
+      <c r="B18" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="C18" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="36">
+        <v>3000</v>
+      </c>
+      <c r="F18" s="35"/>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19" s="25">
         <v>13</v>
       </c>
-      <c r="E8" s="16">
+      <c r="B19" s="29" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="D19" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" s="36">
+        <v>1</v>
+      </c>
+      <c r="F19" s="35"/>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20" s="25">
+        <v>14</v>
+      </c>
+      <c r="B20" s="29" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="30" t="s">
+        <v>38</v>
+      </c>
+      <c r="D20" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="36">
+        <v>4200</v>
+      </c>
+      <c r="F20" s="35"/>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21" s="25">
+        <v>15</v>
+      </c>
+      <c r="B21" s="29" t="s">
+        <v>39</v>
+      </c>
+      <c r="C21" s="30" t="s">
+        <v>40</v>
+      </c>
+      <c r="D21" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E21" s="36">
+        <v>9000</v>
+      </c>
+      <c r="F21" s="35"/>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22" s="25">
         <v>16</v>
       </c>
-      <c r="F8" s="41"/>
-[...14 lines deleted...]
-      <c r="E9" s="16">
+      <c r="B22" s="29" t="s">
+        <v>41</v>
+      </c>
+      <c r="C22" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="D22" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E22" s="36">
         <v>3600</v>
       </c>
-      <c r="F9" s="41"/>
-[...8 lines deleted...]
-      <c r="C10" s="23" t="s">
+      <c r="F22" s="35"/>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23" s="25">
         <v>17</v>
       </c>
-      <c r="D10" s="17" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="16">
+      <c r="B23" s="29" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" s="30" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E23" s="36">
+        <v>500</v>
+      </c>
+      <c r="F23" s="35"/>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24" s="25">
+        <v>18</v>
+      </c>
+      <c r="B24" s="29" t="s">
+        <v>45</v>
+      </c>
+      <c r="C24" s="30" t="s">
+        <v>46</v>
+      </c>
+      <c r="D24" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E24" s="36">
+        <v>6000</v>
+      </c>
+      <c r="F24" s="35"/>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25" s="25">
+        <v>19</v>
+      </c>
+      <c r="B25" s="29" t="s">
+        <v>47</v>
+      </c>
+      <c r="C25" s="30" t="s">
+        <v>48</v>
+      </c>
+      <c r="D25" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="36">
+        <v>600</v>
+      </c>
+      <c r="F25" s="35"/>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26" s="25">
+        <v>20</v>
+      </c>
+      <c r="B26" s="29" t="s">
+        <v>49</v>
+      </c>
+      <c r="C26" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="D26" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E26" s="36">
+        <v>1</v>
+      </c>
+      <c r="F26" s="35"/>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27" s="25">
+        <v>21</v>
+      </c>
+      <c r="B27" s="29" t="s">
+        <v>51</v>
+      </c>
+      <c r="C27" s="30" t="s">
+        <v>52</v>
+      </c>
+      <c r="D27" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E27" s="36">
+        <v>250</v>
+      </c>
+      <c r="F27" s="35"/>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="25">
+        <v>22</v>
+      </c>
+      <c r="B28" s="29" t="s">
+        <v>53</v>
+      </c>
+      <c r="C28" s="30" t="s">
+        <v>54</v>
+      </c>
+      <c r="D28" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E28" s="36">
+        <v>1</v>
+      </c>
+      <c r="F28" s="35"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="25">
+        <v>23</v>
+      </c>
+      <c r="B29" s="29" t="s">
+        <v>55</v>
+      </c>
+      <c r="C29" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="D29" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E29" s="36">
+        <v>1</v>
+      </c>
+      <c r="F29" s="35"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="25">
+        <v>24</v>
+      </c>
+      <c r="B30" s="29" t="s">
+        <v>57</v>
+      </c>
+      <c r="C30" s="30" t="s">
+        <v>58</v>
+      </c>
+      <c r="D30" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E30" s="36">
         <v>3600</v>
       </c>
-      <c r="F10" s="41"/>
-[...50 lines deleted...]
-      <c r="E13" s="16">
+      <c r="F30" s="35"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="25">
+        <v>25</v>
+      </c>
+      <c r="B31" s="29" t="s">
+        <v>59</v>
+      </c>
+      <c r="C31" s="30" t="s">
+        <v>60</v>
+      </c>
+      <c r="D31" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="36">
+        <v>84000</v>
+      </c>
+      <c r="F31" s="35"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="25">
+        <v>26</v>
+      </c>
+      <c r="B32" s="29" t="s">
+        <v>61</v>
+      </c>
+      <c r="C32" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="D32" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E32" s="36">
         <v>1</v>
       </c>
-      <c r="F13" s="41"/>
-[...8 lines deleted...]
-      <c r="C14" s="23" t="s">
+      <c r="F32" s="35"/>
+    </row>
+    <row r="33" spans="1:12">
+      <c r="A33" s="25">
+        <v>27</v>
+      </c>
+      <c r="B33" s="29" t="s">
+        <v>63</v>
+      </c>
+      <c r="C33" s="30" t="s">
+        <v>64</v>
+      </c>
+      <c r="D33" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E33" s="36">
+        <v>600</v>
+      </c>
+      <c r="F33" s="35"/>
+    </row>
+    <row r="34" spans="1:12">
+      <c r="A34" s="25">
+        <v>28</v>
+      </c>
+      <c r="B34" s="29" t="s">
+        <v>65</v>
+      </c>
+      <c r="C34" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="D34" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E34" s="36">
+        <v>4200</v>
+      </c>
+      <c r="F34" s="35"/>
+    </row>
+    <row r="35" spans="1:12">
+      <c r="A35" s="25">
+        <v>29</v>
+      </c>
+      <c r="B35" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="C35" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="D35" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E35" s="36">
+        <v>1</v>
+      </c>
+      <c r="F35" s="35"/>
+    </row>
+    <row r="36" spans="1:12">
+      <c r="A36" s="25">
+        <v>30</v>
+      </c>
+      <c r="B36" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="C36" s="30" t="s">
+        <v>70</v>
+      </c>
+      <c r="D36" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E36" s="36">
+        <v>4200</v>
+      </c>
+      <c r="F36" s="35"/>
+    </row>
+    <row r="37" spans="1:12">
+      <c r="A37" s="25">
+        <v>31</v>
+      </c>
+      <c r="B37" s="29" t="s">
+        <v>71</v>
+      </c>
+      <c r="C37" s="30" t="s">
+        <v>72</v>
+      </c>
+      <c r="D37" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="36">
+        <v>1</v>
+      </c>
+      <c r="F37" s="35"/>
+    </row>
+    <row r="38" spans="1:12">
+      <c r="A38" s="25">
+        <v>32</v>
+      </c>
+      <c r="B38" s="29" t="s">
+        <v>73</v>
+      </c>
+      <c r="C38" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="D38" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E38" s="36">
+        <v>1</v>
+      </c>
+      <c r="F38" s="35"/>
+    </row>
+    <row r="39" spans="1:12">
+      <c r="A39" s="25">
+        <v>33</v>
+      </c>
+      <c r="B39" s="29" t="s">
+        <v>75</v>
+      </c>
+      <c r="C39" s="30" t="s">
+        <v>76</v>
+      </c>
+      <c r="D39" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="36">
+        <v>600</v>
+      </c>
+      <c r="F39" s="35"/>
+    </row>
+    <row r="40" spans="1:12">
+      <c r="A40" s="25">
+        <v>34</v>
+      </c>
+      <c r="B40" s="29" t="s">
+        <v>77</v>
+      </c>
+      <c r="C40" s="30" t="s">
+        <v>78</v>
+      </c>
+      <c r="D40" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" s="36">
+        <v>1</v>
+      </c>
+      <c r="F40" s="35"/>
+    </row>
+    <row r="41" spans="1:12">
+      <c r="A41" s="25">
+        <v>35</v>
+      </c>
+      <c r="B41" s="29" t="s">
+        <v>79</v>
+      </c>
+      <c r="C41" s="30" t="s">
+        <v>80</v>
+      </c>
+      <c r="D41" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E41" s="36">
+        <v>1</v>
+      </c>
+      <c r="F41" s="35"/>
+    </row>
+    <row r="42" spans="1:12">
+      <c r="A42" s="25">
+        <v>36</v>
+      </c>
+      <c r="B42" s="29" t="s">
+        <v>81</v>
+      </c>
+      <c r="C42" s="30" t="s">
+        <v>82</v>
+      </c>
+      <c r="D42" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="36">
+        <v>1</v>
+      </c>
+      <c r="F42" s="35"/>
+    </row>
+    <row r="43" spans="1:12">
+      <c r="A43" s="25">
+        <v>37</v>
+      </c>
+      <c r="B43" s="29" t="s">
+        <v>83</v>
+      </c>
+      <c r="C43" s="30" t="s">
+        <v>84</v>
+      </c>
+      <c r="D43" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="36">
+        <v>500</v>
+      </c>
+      <c r="F43" s="35"/>
+    </row>
+    <row r="44" spans="1:12">
+      <c r="A44" s="25">
+        <v>38</v>
+      </c>
+      <c r="B44" s="29" t="s">
+        <v>85</v>
+      </c>
+      <c r="C44" s="30" t="s">
+        <v>86</v>
+      </c>
+      <c r="D44" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E44" s="36">
+        <v>1</v>
+      </c>
+      <c r="F44" s="35"/>
+    </row>
+    <row r="45" spans="1:12">
+      <c r="A45" s="25">
+        <v>39</v>
+      </c>
+      <c r="B45" s="29" t="s">
+        <v>87</v>
+      </c>
+      <c r="C45" s="30" t="s">
+        <v>88</v>
+      </c>
+      <c r="D45" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E45" s="36">
+        <v>3600</v>
+      </c>
+      <c r="F45" s="35"/>
+    </row>
+    <row r="46" spans="1:12">
+      <c r="A46" s="25">
+        <v>40</v>
+      </c>
+      <c r="B46" s="29" t="s">
+        <v>89</v>
+      </c>
+      <c r="C46" s="30" t="s">
+        <v>90</v>
+      </c>
+      <c r="D46" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E46" s="36">
+        <v>30</v>
+      </c>
+      <c r="F46" s="35"/>
+    </row>
+    <row r="47" spans="1:12" ht="16.5" customHeight="1">
+      <c r="A47" s="25">
+        <v>41</v>
+      </c>
+      <c r="B47" s="29" t="s">
+        <v>91</v>
+      </c>
+      <c r="C47" s="30" t="s">
+        <v>92</v>
+      </c>
+      <c r="D47" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E47" s="36">
+        <v>1</v>
+      </c>
+      <c r="F47" s="35"/>
+    </row>
+    <row r="48" spans="1:12" ht="15.75">
+      <c r="A48" s="25">
+        <v>42</v>
+      </c>
+      <c r="B48" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="C48" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="D48" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E48" s="37">
+        <v>1</v>
+      </c>
+      <c r="F48" s="35"/>
+      <c r="G48" s="4"/>
+      <c r="H48" s="4"/>
+      <c r="I48" s="4"/>
+      <c r="J48" s="4"/>
+      <c r="K48" s="4"/>
+      <c r="L48" s="4"/>
+    </row>
+    <row r="49" spans="1:12" ht="15.75">
+      <c r="A49" s="25">
+        <v>43</v>
+      </c>
+      <c r="B49" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="C49" s="34" t="s">
+        <v>96</v>
+      </c>
+      <c r="D49" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E49" s="37">
         <v>25</v>
       </c>
-      <c r="D14" s="17" t="s">
-[...173 lines deleted...]
-      <c r="B24" s="26" t="s">
+      <c r="F49" s="35"/>
+      <c r="G49" s="5"/>
+      <c r="H49" s="6"/>
+      <c r="I49" s="4"/>
+      <c r="J49" s="4"/>
+      <c r="K49" s="4"/>
+      <c r="L49" s="4"/>
+    </row>
+    <row r="50" spans="1:12" ht="15.75">
+      <c r="A50" s="25">
         <v>44</v>
       </c>
-      <c r="C24" s="23" t="s">
-[...119 lines deleted...]
-      <c r="A31" s="40">
+      <c r="B50" s="33" t="s">
+        <v>97</v>
+      </c>
+      <c r="C50" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="D50" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E50" s="37">
         <v>25</v>
       </c>
-      <c r="B31" s="26" t="s">
-[...345 lines deleted...]
-      <c r="H50" s="4"/>
+      <c r="F50" s="35"/>
+      <c r="G50" s="14"/>
+      <c r="H50" s="13"/>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
       <c r="K50" s="4"/>
       <c r="L50" s="4"/>
     </row>
-    <row r="51" spans="1:12" ht="15.75">
-[...74 lines deleted...]
-      <c r="D63" s="2"/>
+    <row r="51" spans="1:12" s="11" customFormat="1" ht="18.75" customHeight="1">
+      <c r="A51" s="25">
+        <v>45</v>
+      </c>
+      <c r="B51" s="33" t="s">
+        <v>99</v>
+      </c>
+      <c r="C51" s="34" t="s">
+        <v>100</v>
+      </c>
+      <c r="D51" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E51" s="37">
+        <v>1</v>
+      </c>
+      <c r="F51" s="35"/>
+      <c r="G51" s="24"/>
+      <c r="H51" s="24"/>
+      <c r="I51" s="24"/>
+      <c r="J51" s="24"/>
+      <c r="K51" s="24"/>
+      <c r="L51" s="24"/>
+    </row>
+    <row r="52" spans="1:12" s="11" customFormat="1">
+      <c r="A52" s="25">
+        <v>46</v>
+      </c>
+      <c r="B52" s="33" t="s">
+        <v>101</v>
+      </c>
+      <c r="C52" s="34" t="s">
+        <v>102</v>
+      </c>
+      <c r="D52" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E52" s="37">
+        <v>1</v>
+      </c>
+      <c r="F52" s="35"/>
+      <c r="G52" s="12"/>
+      <c r="H52" s="13"/>
+    </row>
+    <row r="53" spans="1:12" s="11" customFormat="1">
+      <c r="A53" s="25">
+        <v>47</v>
+      </c>
+      <c r="B53" s="33" t="s">
+        <v>103</v>
+      </c>
+      <c r="C53" s="34" t="s">
+        <v>104</v>
+      </c>
+      <c r="D53" s="31" t="s">
+        <v>14</v>
+      </c>
+      <c r="E53" s="37">
+        <v>1</v>
+      </c>
+      <c r="F53" s="35"/>
+      <c r="G53" s="12"/>
+      <c r="H53" s="13"/>
+    </row>
+    <row r="54" spans="1:12" s="11" customFormat="1">
+      <c r="G54" s="12"/>
+      <c r="H54" s="13"/>
+    </row>
+    <row r="55" spans="1:12" s="11" customFormat="1"/>
+    <row r="56" spans="1:12" s="11" customFormat="1"/>
+    <row r="57" spans="1:12" s="11" customFormat="1"/>
+    <row r="58" spans="1:12" s="11" customFormat="1"/>
+    <row r="59" spans="1:12" s="11" customFormat="1"/>
+    <row r="60" spans="1:12" ht="18">
+      <c r="B60" s="7"/>
+      <c r="C60" s="7"/>
+      <c r="D60" s="7"/>
+      <c r="E60" s="7"/>
+      <c r="F60" s="7"/>
+      <c r="G60" s="7"/>
+      <c r="H60" s="7"/>
+      <c r="I60" s="7"/>
+      <c r="J60" s="7"/>
+      <c r="K60" s="7"/>
+      <c r="L60" s="7"/>
+    </row>
+    <row r="61" spans="1:12" ht="20.25">
+      <c r="A61" s="3"/>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="7"/>
+      <c r="F61" s="7"/>
+      <c r="G61" s="7"/>
+      <c r="H61" s="7"/>
+      <c r="I61" s="7"/>
+      <c r="J61" s="7"/>
+      <c r="K61" s="7"/>
+      <c r="L61" s="7"/>
+    </row>
+    <row r="62" spans="1:12" ht="20.25">
+      <c r="A62" s="43"/>
+      <c r="B62" s="43"/>
+      <c r="C62" s="43"/>
+      <c r="D62" s="43"/>
+      <c r="E62" s="44"/>
+      <c r="F62" s="44"/>
+      <c r="G62" s="44"/>
+      <c r="H62" s="43"/>
+      <c r="I62" s="43"/>
+      <c r="J62" s="43"/>
+      <c r="K62" s="43"/>
+      <c r="L62" s="43"/>
+    </row>
+    <row r="63" spans="1:12">
+      <c r="A63" s="8"/>
+      <c r="B63" s="8"/>
+      <c r="C63" s="8"/>
+      <c r="D63" s="8"/>
       <c r="E63" s="8"/>
       <c r="F63" s="8"/>
       <c r="G63" s="8"/>
       <c r="H63" s="8"/>
       <c r="I63" s="8"/>
       <c r="J63" s="8"/>
       <c r="K63" s="8"/>
       <c r="L63" s="8"/>
     </row>
-    <row r="64" spans="1:12" ht="20.25">
-[...26 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="5">
+  <mergeCells count="4">
     <mergeCell ref="A1:L1"/>
-    <mergeCell ref="A53:L53"/>
-[...2 lines deleted...]
-    <mergeCell ref="H64:L64"/>
+    <mergeCell ref="A62:D62"/>
+    <mergeCell ref="E62:G62"/>
+    <mergeCell ref="H62:L62"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="beb6317b-ec4a-445a-b29f-561371c961ad" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="1fb912b0-3c1f-4379-8c19-43ba786a1977">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008CBCC1B13BDDC1468C7F852B80FC4E6E" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e28671fcc849a82faf7eff8ec95c7d4f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1fb912b0-3c1f-4379-8c19-43ba786a1977" xmlns:ns3="beb6317b-ec4a-445a-b29f-561371c961ad" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="163d1c1d1bb721b1b7d084b749c89105" ns2:_="" ns3:_="">
     <xsd:import namespace="1fb912b0-3c1f-4379-8c19-43ba786a1977"/>
     <xsd:import namespace="beb6317b-ec4a-445a-b29f-561371c961ad"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -2444,124 +2370,72 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5869E93-9246-42DF-8EFB-2DF4881265DF}">
-[...12 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48BAF8F1-F3B3-48E4-9F63-2A24E2C51E07}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{48BAF8F1-F3B3-48E4-9F63-2A24E2C51E07}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5869E93-9246-42DF-8EFB-2DF4881265DF}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E6081F3-7A9F-4035-B9A7-E35A7FFF6AC6}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E6081F3-7A9F-4035-B9A7-E35A7FFF6AC6}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...16 lines deleted...]
-  </TitlesOfParts>
+  <Application>Microsoft Excel Online</Application>
   <Manager/>
   <Company/>
-  <LinksUpToDate>false</LinksUpToDate>
-  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
-  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wilson, Josephine X.</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008CBCC1B13BDDC1468C7F852B80FC4E6E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>